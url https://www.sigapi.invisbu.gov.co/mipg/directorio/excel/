--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -423,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I151"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombres y Apellidos</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -492,5491 +492,1281 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Telefono Institucional</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Fecha de Inicio</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Fecha de Finalizacion</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Link SIGEP</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ADRIANA MARCELA ANGARITA RIBERO</t>
+          <t>ALLIANZ SEGUROS DE VIDA S.A.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ALBERTO GARCIA GONZALEZ</t>
+          <t>Adnerys Amorocho Bayona</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretario Ejecutivo</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F3" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>secretaria.direccion@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 116</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...7 lines deleted...]
-      <c r="I3" t="inlineStr"/>
+          <t>05/06/1996</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S809649-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ALEXANDER AVENDAÑO NAVARRO</t>
+          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Juridico</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>asesor.juridico@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ALEXANDER RIATIGA JAIMES</t>
+          <t>Carlos Alberto Amaya Navarro</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (22)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>auxiliar.adtivo2@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 111</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
-[...7 lines deleted...]
-      <c r="I5" t="inlineStr"/>
+          <t>13/01/1998</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810834-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ALLIANZ SEGUROS DE VIDA S.A.</t>
+          <t>Carlos Javier Leandro Hernández Moreno</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Técnica)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>profesional.tecnica2@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ANNY MILDREY ORTÍZ ROJAS</t>
+          <t>Carlos Miguel Martinez Garcia</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F7" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>conductor1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 110</t>
+        </is>
+      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
-[...7 lines deleted...]
-      <c r="I7" t="inlineStr"/>
+          <t>01/04/1997</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S812830-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ARMANDO BARON PEDRAZA</t>
+          <t>Carmen Cecilia Sarmiento de Corso</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Adnerys Amorocho Bayona</t>
+          <t>Carmen Patricia Duran Tarazona</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Secretario Ejecutivo</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Dirección</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>secretaria.direccion@invisbu.gov.co</t>
+          <t>secretaria.tecnica@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 116</t>
+          <t>607 7000320 ext. 107</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>05/06/1996</t>
+          <t>03/12/1996</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S809649-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Alex Damian Quintero Sedano</t>
+          <t>Claudio Meneses Garcia</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Operativa)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F10" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>profesional.operativa1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 124</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I10" t="inlineStr"/>
+          <t>17/07/1996</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810823-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Andrea Natalia Patiño</t>
+          <t>Fabiola Trillos Villamil</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (20)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F11" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>archivo@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 111</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
-[...7 lines deleted...]
-      <c r="I11" t="inlineStr"/>
+          <t>20/01/1998</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810836-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Andrea Paola Sierra carreño</t>
+          <t>Henry alexander Botía gonzalez</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Asesor de Planeación</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>asesor.planeacion@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Andres Felipe Galan Rincon</t>
+          <t>IVONNE TATIANA REINA MANTILLA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Operativo</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F13" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>subdireccion.operativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 7000320 EXT 123</t>
+        </is>
+      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Andrés Felipe Guevara Ariza</t>
+          <t>JULIO CESAR TORRES CAMARGO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>10/02/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>20/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Angie Katherine Torres Barrios</t>
+          <t>Jorge Saavedra</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Almacenista General</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>almacen@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Blanca Liliana Perez Duarte</t>
+          <t>Jorge Antonio Cardozo Rubio</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Administrativo y Financiero</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>subdireccion.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Brayan Camilo Cely Silva</t>
+          <t>Juan Pablo Rangel Barrera</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Jurídica)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F17" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>propiedad.horizontal@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 116</t>
+        </is>
+      </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
-[...7 lines deleted...]
-      <c r="I17" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1908849-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Breynner Lizarazo Florez</t>
+          <t>Judith Cristina Sanchez Quintero</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F18" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Secretaria.operativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 122</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I18" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CAMILA ANDREA MARTINEZ CAMARGO</t>
+          <t>Laura Consuelo Suarez Quintero</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F19" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>secretaria.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
-[...7 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+          <t>06/06/2020</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S455528-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES BOHORQUEZ VERGARA</t>
+          <t>Laura MIlena Moreno  Estupiñan</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Técnico</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E20" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>subdireccion.tecnica@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...7 lines deleted...]
-      <c r="I20" t="inlineStr"/>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S466999-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES DURAN CARREÑO</t>
+          <t>Luis Alberto Martinez Garcia</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>19/12/2026</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CARLOS ALBERTO VALENZUELA CHINCHILLA</t>
+          <t>Luz Marina Galvis Marin</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (23)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F22" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>ventanilla.unica@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 101</t>
+        </is>
+      </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
-[...7 lines deleted...]
-      <c r="I22" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S3464693-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
+          <t>MUNICIPIO DE BUCARAMANGA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Subdirector Juridico</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
-[...2 lines deleted...]
-      <c r="H23" t="inlineStr"/>
+          <t>25/09/2024</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>25/09/2026</t>
+        </is>
+      </c>
       <c r="I23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CARMEN SOFIA GOMEZ</t>
+          <t>Madeley Morella Mejia Portilla</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Jefe Oficina Control Interno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Control Interno</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E24" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>control.interno@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>30/12/2029</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CARMEN ADELANEY PEREZ LUNA</t>
+          <t>Maria Inés Tarazona Vargas</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Técnico Administrativo</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F25" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>presupuesto@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...7 lines deleted...]
-      <c r="I25" t="inlineStr"/>
+          <t>07/03/1996</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810826-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>CECILIA OBREGON M</t>
+          <t>Mauricio Acevedo Rueda</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Tesorero General</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>tesoreria@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Camilo Andres Bolaño Rey</t>
+          <t>Miryan Chavarro Pardo</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F27" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>secretaria.juridica@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
-[...7 lines deleted...]
-      <c r="I27" t="inlineStr"/>
+          <t>01/10/2020</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S825435-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Carlos Alberto Amaya Navarro</t>
+          <t>Oscar Alberto Osorio Bombiela</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Auxiliar Administrativo (22)</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Provisionalidad</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr"/>
+      <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
-          <t>13/01/1998</t>
+          <t>18/07/2024</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
-      <c r="I28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Carlos Emiro Navarro Paez</t>
+          <t>PARQUEADERO SANTA MAR</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="I29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Carlos Javier Leandro Hernández Moreno</t>
+          <t>Rubith López Palomino</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Profesional Universitario (Técnica)</t>
+          <t>Asesor de Tecnología de la Información y Comunicación -TIC</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
+          <t>Libre Nombramiento y Remoción</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>profesional.tecnica2@invisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F30" t="inlineStr"/>
+          <t>asesor.tic@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 121</t>
+        </is>
+      </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>03/07/2025</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
-      <c r="I30" t="inlineStr"/>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S791828-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Carlos Miguel Martinez Garcia</t>
+          <t>Sandra Lucia Hernandez Rodriguez</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Conductor</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
+          <t>Provisionalidad</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>conductor1@invisbu.gov.co</t>
-[...6 lines deleted...]
-      </c>
+          <t>contratista.controli4@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr">
         <is>
-          <t>01/04/1997</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S812830-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1060269-4595-4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Carmen Cecilia Sarmiento de Corso</t>
+          <t>Sergio Mauricio Tellez Gaitan</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Director</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>direccion@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Carmen Patricia Duran Tarazona</t>
+          <t>Silvia Andrea Moreno Nova</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Auxiliar Administrativo (20)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Provisionalidad</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr">
         <is>
-          <t>03/12/1996</t>
+          <t>08/01/2025</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
-[...3895 lines deleted...]
-        <is>
           <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S3122384-4595-4</t>
         </is>
       </c>
-    </row>
-[...391 lines deleted...]
-      <c r="I151" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>